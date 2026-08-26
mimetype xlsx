--- v0 (2026-05-07)
+++ v1 (2026-08-26)
@@ -14,54 +14,54 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
-    <t>SIGA INDONESIA 2026</t>
-[...2 lines deleted...]
-    <t>JUMLAH PENGADAAN BADAN DAN JASA</t>
+    <t>SATUDATA KABUPATEN TAKALAR</t>
+  </si>
+  <si>
+    <t>REKAP PRODUKSI BUDIDAYA PER KECAMATAN TRIWULAN I</t>
   </si>
   <si>
     <t>PEMILIK DATA: SEKRETARIAT DAERAH</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kecamatan</t>
   </si>
   <si>
     <t>Mappakasunggu</t>
   </si>
   <si>
     <t>Mangarabombang</t>
   </si>
   <si>
     <t>Laikang</t>
   </si>
   <si>
     <t>Sanrobone</t>
   </si>
   <si>
     <t>Pattalassang</t>
   </si>
@@ -480,466 +480,506 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I17"/>
+  <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A5" sqref="A5:I17"/>
+      <selection activeCell="A5" sqref="A5:J17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:9">
+    <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:9">
+    <row r="5" spans="1:10">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="4">
         <v>2020</v>
       </c>
       <c r="D5" s="4">
         <v>2021</v>
       </c>
       <c r="E5" s="4">
         <v>2022</v>
       </c>
       <c r="F5" s="4">
         <v>2023</v>
       </c>
       <c r="G5" s="4">
         <v>2024</v>
       </c>
       <c r="H5" s="4">
         <v>2025</v>
       </c>
       <c r="I5" s="4">
         <v>2026</v>
       </c>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5" s="4">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" s="5">
         <v>1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5">
         <v>0</v>
       </c>
       <c r="D6" s="5">
         <v>0</v>
       </c>
       <c r="E6" s="5">
         <v>0</v>
       </c>
       <c r="F6" s="5">
         <v>0</v>
       </c>
       <c r="G6" s="5">
         <v>0</v>
       </c>
       <c r="H6" s="5">
         <v>0</v>
       </c>
       <c r="I6" s="5">
         <v>46283.62464536599873</v>
       </c>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" s="5">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="5">
         <v>0</v>
       </c>
       <c r="D7" s="5">
         <v>0</v>
       </c>
       <c r="E7" s="5">
         <v>0</v>
       </c>
       <c r="F7" s="5">
         <v>0</v>
       </c>
       <c r="G7" s="5">
         <v>0</v>
       </c>
       <c r="H7" s="5">
         <v>0</v>
       </c>
       <c r="I7" s="5">
         <v>4605.68344119009998</v>
       </c>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" s="5">
         <v>3</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="5">
         <v>0</v>
       </c>
       <c r="D8" s="5">
         <v>0</v>
       </c>
       <c r="E8" s="5">
         <v>0</v>
       </c>
       <c r="F8" s="5">
         <v>0</v>
       </c>
       <c r="G8" s="5">
         <v>0</v>
       </c>
       <c r="H8" s="5">
         <v>0</v>
       </c>
       <c r="I8" s="5">
         <v>124005.14787838999473</v>
       </c>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" s="5">
         <v>4</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="5">
         <v>0</v>
       </c>
       <c r="D9" s="5">
         <v>0</v>
       </c>
       <c r="E9" s="5">
         <v>0</v>
       </c>
       <c r="F9" s="5">
         <v>0</v>
       </c>
       <c r="G9" s="5">
         <v>0</v>
       </c>
       <c r="H9" s="5">
         <v>0</v>
       </c>
       <c r="I9" s="5">
         <v>20793.70562680500007</v>
       </c>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" s="5">
         <v>5</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="5">
         <v>0</v>
       </c>
       <c r="D10" s="5">
         <v>0</v>
       </c>
       <c r="E10" s="5">
         <v>0</v>
       </c>
       <c r="F10" s="5">
         <v>0</v>
       </c>
       <c r="G10" s="5">
         <v>0</v>
       </c>
       <c r="H10" s="5">
         <v>0</v>
       </c>
       <c r="I10" s="5">
         <v>2945.42377705209992</v>
       </c>
-    </row>
-    <row r="11" spans="1:9">
+      <c r="J10" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" s="5">
         <v>6</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="5">
         <v>0</v>
       </c>
       <c r="D11" s="5">
         <v>0</v>
       </c>
       <c r="E11" s="5">
         <v>0</v>
       </c>
       <c r="F11" s="5">
         <v>0</v>
       </c>
       <c r="G11" s="5">
         <v>0</v>
       </c>
       <c r="H11" s="5">
         <v>0</v>
       </c>
       <c r="I11" s="5">
         <v>2.875</v>
       </c>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" s="5">
         <v>7</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="5">
         <v>0</v>
       </c>
       <c r="D12" s="5">
         <v>0</v>
       </c>
       <c r="E12" s="5">
         <v>0</v>
       </c>
       <c r="F12" s="5">
         <v>0</v>
       </c>
       <c r="G12" s="5">
         <v>0</v>
       </c>
       <c r="H12" s="5">
         <v>0</v>
       </c>
       <c r="I12" s="5">
         <v>0.25</v>
       </c>
-    </row>
-    <row r="13" spans="1:9">
+      <c r="J12" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" s="5">
         <v>8</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="5">
         <v>0</v>
       </c>
       <c r="D13" s="5">
         <v>0</v>
       </c>
       <c r="E13" s="5">
         <v>0</v>
       </c>
       <c r="F13" s="5">
         <v>0</v>
       </c>
       <c r="G13" s="5">
         <v>0</v>
       </c>
       <c r="H13" s="5">
         <v>0</v>
       </c>
       <c r="I13" s="5">
         <v>4.18</v>
       </c>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" s="5">
         <v>9</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="5">
         <v>0</v>
       </c>
       <c r="D14" s="5">
         <v>0</v>
       </c>
       <c r="E14" s="5">
         <v>0</v>
       </c>
       <c r="F14" s="5">
         <v>0</v>
       </c>
       <c r="G14" s="5">
         <v>0</v>
       </c>
       <c r="H14" s="5">
         <v>0</v>
       </c>
       <c r="I14" s="5">
         <v>2.1</v>
       </c>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" s="5">
         <v>10</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5">
         <v>0</v>
       </c>
       <c r="D15" s="5">
         <v>0</v>
       </c>
       <c r="E15" s="5">
         <v>0</v>
       </c>
       <c r="F15" s="5">
         <v>0</v>
       </c>
       <c r="G15" s="5">
         <v>0</v>
       </c>
       <c r="H15" s="5">
         <v>0</v>
       </c>
       <c r="I15" s="5">
         <v>8.4</v>
       </c>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" s="5">
         <v>11</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="5">
         <v>0</v>
       </c>
       <c r="D16" s="5">
         <v>0</v>
       </c>
       <c r="E16" s="5">
         <v>0</v>
       </c>
       <c r="F16" s="5">
         <v>0</v>
       </c>
       <c r="G16" s="5">
         <v>0</v>
       </c>
       <c r="H16" s="5">
         <v>0</v>
       </c>
       <c r="I16" s="5">
         <v>34.71484375</v>
       </c>
-    </row>
-    <row r="17" spans="1:9">
+      <c r="J16" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" s="5">
         <v>12</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="5">
         <v>0</v>
       </c>
       <c r="D17" s="5">
         <v>0</v>
       </c>
       <c r="E17" s="5">
         <v>0</v>
       </c>
       <c r="F17" s="5">
         <v>0</v>
       </c>
       <c r="G17" s="5">
         <v>0</v>
       </c>
       <c r="H17" s="5">
         <v>0</v>
       </c>
       <c r="I17" s="5">
         <v>13426.028823438000472</v>
       </c>
+      <c r="J17" s="5">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:I1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A3:I3"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A3:J3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>