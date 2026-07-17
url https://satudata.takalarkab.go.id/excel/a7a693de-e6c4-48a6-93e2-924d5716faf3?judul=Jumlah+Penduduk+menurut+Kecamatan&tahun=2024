--- v0 (2026-04-27)
+++ v1 (2026-07-17)
@@ -14,54 +14,54 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
-    <t>SATU DATA INDONESIA 2026</t>
-[...2 lines deleted...]
-    <t>DISTRIBUSI PENDUDUK MENURUT KECAMATAN</t>
+    <t>SATUDATA KABUPATEN TAKALAR</t>
+  </si>
+  <si>
+    <t>JUMLAH PENDUDUK MENURUT KECAMATAN</t>
   </si>
   <si>
     <t xml:space="preserve">PEMILIK DATA: DINAS KEPENDUDUKAN DAN  PENCATATAN SIPIL </t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
     <t>JUMLAH</t>
   </si>
   <si>
     <t>Mangarabombang</t>
   </si>
   <si>
     <t>Mappakasunggu</t>
   </si>
   <si>
     <t>Sanrobone</t>
   </si>
   <si>
     <t>Kepulauan Tanakeke</t>
   </si>
@@ -530,172 +530,172 @@
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="5">
         <v>1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="5">
-        <v>15</v>
+        <v>24180</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="5">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="5">
-        <v>14</v>
+        <v>10539</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="5">
         <v>3</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="5">
-        <v>17</v>
+        <v>17417</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="5">
         <v>4</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="5">
-        <v>5</v>
+        <v>7986</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="5">
         <v>5</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="5">
-        <v>24</v>
+        <v>31609</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="5">
         <v>6</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="5">
-        <v>84</v>
+        <v>42373</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="5">
         <v>7</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="5">
-        <v>20</v>
+        <v>34178</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="5">
         <v>8</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="5">
-        <v>16</v>
+        <v>30315</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="5">
         <v>9</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5">
-        <v>27</v>
+        <v>45974</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="5">
         <v>10</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="5">
-        <v>23</v>
+        <v>45770</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="5">
         <v>11</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="5">
-        <v>0</v>
+        <v>21697</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="5">
         <v>12</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="5">
-        <v>1146</v>
+        <v>20825</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>