--- v0 (2026-05-07)
+++ v1 (2026-06-26)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
-    <t>SIGA INDONESIA 2026</t>
+    <t>SATUDATA KABUPATEN TAKALAR</t>
   </si>
   <si>
     <t>DISTRIBUSI PENDUDUK MENURUT KECAMATAN</t>
   </si>
   <si>
     <t xml:space="preserve">PEMILIK DATA: DINAS KEPENDUDUKAN DAN  PENCATATAN SIPIL </t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
     <t>Mangarabombang</t>
   </si>
   <si>
     <t>Mappakasunggu</t>
   </si>
   <si>
     <t>Sanrobone</t>
   </si>
   <si>
     <t>Kepulauan Tanakeke</t>
   </si>
@@ -562,337 +562,337 @@
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="5">
         <v>1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5">
         <v>0</v>
       </c>
       <c r="D6" s="5">
         <v>0</v>
       </c>
       <c r="E6" s="5">
         <v>0</v>
       </c>
       <c r="F6" s="5">
         <v>0</v>
       </c>
       <c r="G6" s="5">
         <v>0</v>
       </c>
       <c r="H6" s="5">
-        <v>0.0</v>
+        <v>24304.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="5">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="5">
         <v>0</v>
       </c>
       <c r="D7" s="5">
         <v>0</v>
       </c>
       <c r="E7" s="5">
         <v>0</v>
       </c>
       <c r="F7" s="5">
         <v>0</v>
       </c>
       <c r="G7" s="5">
         <v>0</v>
       </c>
       <c r="H7" s="5">
-        <v>0.0</v>
+        <v>10559.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="5">
         <v>3</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="5">
         <v>0</v>
       </c>
       <c r="D8" s="5">
         <v>0</v>
       </c>
       <c r="E8" s="5">
         <v>0</v>
       </c>
       <c r="F8" s="5">
         <v>0</v>
       </c>
       <c r="G8" s="5">
         <v>0</v>
       </c>
       <c r="H8" s="5">
-        <v>0.0</v>
+        <v>17563.0</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="5">
         <v>4</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="5">
         <v>0</v>
       </c>
       <c r="D9" s="5">
         <v>0</v>
       </c>
       <c r="E9" s="5">
         <v>0</v>
       </c>
       <c r="F9" s="5">
         <v>0</v>
       </c>
       <c r="G9" s="5">
         <v>0</v>
       </c>
       <c r="H9" s="5">
-        <v>0.0</v>
+        <v>8077.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="5">
         <v>5</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="5">
         <v>0</v>
       </c>
       <c r="D10" s="5">
         <v>0</v>
       </c>
       <c r="E10" s="5">
         <v>0</v>
       </c>
       <c r="F10" s="5">
         <v>0</v>
       </c>
       <c r="G10" s="5">
         <v>0</v>
       </c>
       <c r="H10" s="5">
-        <v>0.0</v>
+        <v>31769.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="5">
         <v>6</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="5">
         <v>0</v>
       </c>
       <c r="D11" s="5">
         <v>0</v>
       </c>
       <c r="E11" s="5">
         <v>0</v>
       </c>
       <c r="F11" s="5">
         <v>0</v>
       </c>
       <c r="G11" s="5">
         <v>0</v>
       </c>
       <c r="H11" s="5">
-        <v>0.0</v>
+        <v>42962.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="5">
         <v>7</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="5">
         <v>0</v>
       </c>
       <c r="D12" s="5">
         <v>0</v>
       </c>
       <c r="E12" s="5">
         <v>0</v>
       </c>
       <c r="F12" s="5">
         <v>0</v>
       </c>
       <c r="G12" s="5">
         <v>0</v>
       </c>
       <c r="H12" s="5">
-        <v>0.0</v>
+        <v>34474.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="5">
         <v>8</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="5">
         <v>0</v>
       </c>
       <c r="D13" s="5">
         <v>0</v>
       </c>
       <c r="E13" s="5">
         <v>0</v>
       </c>
       <c r="F13" s="5">
         <v>0</v>
       </c>
       <c r="G13" s="5">
         <v>0</v>
       </c>
       <c r="H13" s="5">
-        <v>0.0</v>
+        <v>30652.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="5">
         <v>9</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="5">
         <v>0</v>
       </c>
       <c r="D14" s="5">
         <v>0</v>
       </c>
       <c r="E14" s="5">
         <v>0</v>
       </c>
       <c r="F14" s="5">
         <v>0</v>
       </c>
       <c r="G14" s="5">
         <v>0</v>
       </c>
       <c r="H14" s="5">
-        <v>0.0</v>
+        <v>46342.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="5">
         <v>10</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5">
         <v>0</v>
       </c>
       <c r="D15" s="5">
         <v>0</v>
       </c>
       <c r="E15" s="5">
         <v>0</v>
       </c>
       <c r="F15" s="5">
         <v>0</v>
       </c>
       <c r="G15" s="5">
         <v>0</v>
       </c>
       <c r="H15" s="5">
-        <v>0.0</v>
+        <v>46246.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="5">
         <v>11</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="5">
         <v>0</v>
       </c>
       <c r="D16" s="5">
         <v>0</v>
       </c>
       <c r="E16" s="5">
         <v>0</v>
       </c>
       <c r="F16" s="5">
         <v>0</v>
       </c>
       <c r="G16" s="5">
         <v>0</v>
       </c>
       <c r="H16" s="5">
-        <v>0.0</v>
+        <v>21948.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="5">
         <v>12</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="5">
         <v>0</v>
       </c>
       <c r="D17" s="5">
         <v>0</v>
       </c>
       <c r="E17" s="5">
         <v>0</v>
       </c>
       <c r="F17" s="5">
         <v>0</v>
       </c>
       <c r="G17" s="5">
         <v>0</v>
       </c>
       <c r="H17" s="5">
-        <v>0.0</v>
+        <v>20950.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>