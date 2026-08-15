--- v1 (2026-06-26)
+++ v2 (2026-08-15)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>SATUDATA KABUPATEN TAKALAR</t>
   </si>
   <si>
-    <t>DISTRIBUSI PENDUDUK MENURUT KECAMATAN</t>
+    <t>JUMLAH PENDUDUK MENURUT KECAMATAN SEMESTER I</t>
   </si>
   <si>
     <t xml:space="preserve">PEMILIK DATA: DINAS KEPENDUDUKAN DAN  PENCATATAN SIPIL </t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
     <t>Mangarabombang</t>
   </si>
   <si>
     <t>Mappakasunggu</t>
   </si>
   <si>
     <t>Sanrobone</t>
   </si>
   <si>
     <t>Kepulauan Tanakeke</t>
   </si>
   <si>
     <t>Polombangkeng Selatan</t>
   </si>